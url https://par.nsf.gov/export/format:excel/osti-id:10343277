--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10343277</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1741-4326/ac4777</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Accelerating the estimation of collisionless energetic particle confinement statistics in stellarators using multifidelity Monte Carlo</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Law, Frederick; Cerfon, Antoine; Peherstorfer, Benjamin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nuclear Fusion</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>076019</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0029-5515</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            In the design of stellarators, energetic particle confinement is a critical point of concern which remains challenging to study from a numerical point of view. Standard Monte Carlo (MC) analyses are highly expensive because a large number of particle trajectories need to be integrated over long time scales, and small time steps must be taken to accurately capture the features of the wide variety of trajectories. Even when they are based on guiding center trajectories, as opposed to full-orbit trajectories, these standard MC studies are too expensive to be included in most stellarator optimization codes. We present the first multifidelity Monte Carlo (MFMC) scheme for accelerating the estimation of energetic particle confinement in stellarators. Our approach relies on a two-level hierarchy, in which a guiding center model serves as the high-fidelity model, and a data-driven linear interpolant is leveraged as the low-fidelity surrogate model. We apply MFMC to the study of energetic particle confinement in a four-period quasi-helically symmetric stellarator, assessing various metrics of confinement. Stemming from the very high computational efficiency of our surrogate model as well as its sufficient correlation to the high-fidelity model, we obtain speedups of up to 10 with MFMC compared to standard MC.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1646339; 1820852</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>