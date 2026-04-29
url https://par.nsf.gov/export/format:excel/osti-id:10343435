--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10343435</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3487552.3487856</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Precise Error Estimation for Sketch-based Flow Measurement</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Peiqing; Wu, Yuhan; Yang, Tong; Jiang, Junchen; Liu, Zaoxing</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 21st ACM Internet Measurement Conference (IMC '21)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>113 to 121</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As a class of approximate measurement approaches, sketching algorithms have significantly improved the estimation of network flow information using limited resources. While these algorithms enjoy sound error-bound analysis under worst-case scenarios, their actual errors can vary significantly with the incoming flow distribution, making their traditional error bounds too "loose" to be useful in practice. In this paper, we propose a simple yet rigorous error estimation method to more precisely analyze the errors for posterior sketch queries by leveraging the knowledge from the sketch counters. This approach will enable network operators to understand how accurate the current measurements are and make appropriate decisions accordingly (e.g., identify potential heavy users or answer "what-if" questions to better provision resources). Theoretical analysis and trace-driven experiments show that our estimated bounds on sketch errors are much tighter than previous ones and match the actual error bounds in most cases.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2107086; 2106946</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>