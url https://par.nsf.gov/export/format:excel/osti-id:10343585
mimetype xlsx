--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10343585</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Investigating Factors that Predict Academic Success in Engineering and Computer Science</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Adesope, O.; Sunday, O.J.; Ewumi, E.R.; Minichiello, A.; Asghar, M.; Claiborn, C.S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2021 ASEE Virtual Annual Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Over the years, researchers have found that student engagement facilitates desired academic success outcomes for college undergraduate students. Much research on student engagement has focused on academic tasks and classroom context. High impact engagement practices (HIEP) have been shown to be effective for undergraduate student academic success. However, less is known about the effects of HIEP specifically on engineering and computer science (E/CS) student outcomes. Given the high attrition rates for E/CS students, student involvement in HIEP could be effective in improving student outcomes for E/CS students, including those from various underrepresented groups. 
+More generally, student participation in specific HIEP activities has been shown to shape their everyday experiences in school, both academically and socially. Hence, the primary goal of this study is to examine the factors that predict academic success in E/CS using multiple regression analysis. Specifically, this study seeks to understand the effects of high impact engagement practices (HIEP), coursework enjoyability, confidence at completing a degree on academic success of the underrepresented and nontraditional E/CS students. We used exploratory factor analyses to derive “academic success” variable from five items that sought to measure how students persevere to attain academic goals. 
+A secondary goal of the present study is to address the gap in research literature concerning how participation in HIEP affects student persistence and success in E/CS degree programs. Our research team developed and administered an online survey to investigate and identify factors that affect participation in HIEP among underrepresented and nontraditional E/CS students. Respondents (N = 531) were students enrolled in two land grant universities in the Western U.S. Multiple regression analyses were conducted to examine the proportion of the variation in the dependent variable (academic success) explained by the independent variables (i.e., high impact engagement practice (HIEP), coursework enjoyability, and confidence at completing a degree). We hypothesized that (1) high impact engagement practices will predict academic success; (2) coursework enjoyability will predict academic success; and (3) confidence at completing a degree will predict academic success. Results showed that the multiple regression model statistically predicted academic success , F(3, 270) = 33.064, p = .001, adjusted R2 = .27. This results indicate that there is a linear relationship in the population and the multiple regression model is a good fit for the data.
+Further, findings show that confidence at completing a degree is significantly predictive of academic success. In addition, coursework enjoyability is a strong predictor of academic success. Specifically, the result shows that an increase in high impact engagement activity is associated with an increase in students’ academic success. In sum, these findings suggest that student participation in High Impact Engagement Practices might improve academic success and course retention. Theoretical and practical implications are discussed.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1927218</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>