--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10343901</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1061/(ASCE) WR.1943-5452.0001535</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Sequential Pressure-Based Algorithm for Data-Driven Leakage Identification and Model-Based Localization in Water Distribution Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ivo Daniel, Jorge Pesantez</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of water resources planning and management</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>148</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>04022025</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0733-9496</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Leakages in water distribution networks (WDNs) are estimated to globally cost 39 billion USD per year and cause water and revenue losses, infrastructure degradation, and other cascading effects. Their impacts can be prevented and mitigated with prompt identification and accurate leak localization. In this work, we propose the leakage identification and localization algorithm (LILA), a pressure-based algorithm for data-driven leakage identification and model-based localization in WDNs. First, LILA identifies potential leakages via semi-supervised linear regression of pairwise sensor pressure data and provides the location of their nearest sensors. Second, LILA locates leaky pipes relying on an initial set of candidate pipes and a simulation-based optimization framework with iterative linear and mixed-integer linear programming. LILA is tested on data from the L-Town network devised for the Battle of Leakage Detection and Isolation Methods. Results show that LILA can identify all leakages included in the data set and locate them within a maximum distance of 374 m from their real location. Abrupt leakages are identified immediately or within 2 h, while more time is required to raise alarms on incipient leakages.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1919228</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>