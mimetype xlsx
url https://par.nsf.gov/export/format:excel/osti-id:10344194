--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10344194</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-030-98404-5_34</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Permission-Educator: App for Educating Users About Android Permissions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mathur, Akshay; Ewoldt, Ethan; Niyaz, Quamar; Javaid, Ahmad; Yang, Xiaoli</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Kim, JH.; Singh, M.; Khan, J.; Tiwary, U.S.; Sur, M.; Singh, D.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Intelligent Human Computer Interaction. IHCI 2021. Lecture Notes in Computer Science, vol 13184. Springer, Cham</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13184</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cyberattacks and malware infestation are issues that surround most operating systems (OS) these days. In smartphones, Android OS is more susceptible to malware infection. Although Android has introduced several mechanisms to avoid cyberattacks, including Google Play Protect, dynamic permissions, and sign-in control notifications, cyberattacks on Android-based phones are prevalent and continuously increasing. Most malware apps use critical permissions to access resources and data to compromise smartphone security. One of the key reasons behind this is the lack of knowledge for the usage of permissions in users. In this paper, we introduce Permission-Educator, a cloud-based service to educate users about the permissions associated with the installed apps in an Android-based smartphone. We developed an Android app as a client that allows users to categorize the installed apps on their smartphones as system or store apps. The user can learn about permissions for a specific app and identify the app as benign or malware through the interaction of the client app with the cloud service. We integrated the service with a web server that facilitates users to upload any Android application package file, i.e. apk, to extract information regarding the Android app and display it to the user.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1903419; 1903423</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>