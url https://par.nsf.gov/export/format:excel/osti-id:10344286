--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10344286</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>How can classical multidimensional scaling go wrong?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sonthalia, Rishi; Van Buskirk, Greg; Raichel, Benjamin; Gilbert, Anna</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advances in neural information processing systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>12304--12315</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1049-5258</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Given a matrix D describing the pairwise dissimilarities of a data set, a common task is to embed the data points into Euclidean space. The classical multidimensional scaling (cMDS) algorithm is a widespread method to do this. However, theoretical analysis of the robustness of the algorithm and an in-depth analysis of its performance on non-Euclidean metrics is lacking. In this paper, we derive a formula, based on the eigenvalues of a matrix obtained from D, for the Frobenius norm of the difference between D and the metric Dcmds returned by cMDS. This error analysis leads us to the conclusion that when the derived matrix has a significant number of negative eigenvalues, then ∥D−Dcmds∥F, after initially decreasing, willeventually increase as we increase the dimension. Hence, counterintuitively, the quality of the embedding degrades as we increase the dimension. We empirically verify that the Frobenius norm increases as we increase the dimension for a variety of non-Euclidean metrics. We also show on several benchmark datasets that this degradation in the embedding results in the classification accuracy of both simple (e.g., 1-nearest neighbor) and complex (e.g., multi-layer neural nets) classifiers decreasing as we increase the embedding dimension.Finally, our analysis leads us to a new efficiently computable algorithm that returns a matrix Dl that is at least as close to the original distances as Dt (the Euclidean metric closest in ℓ2 distance). While Dl is not metric, when given as input to cMDS instead of D, it empirically results in solutions whose distance to D does not increase when we increase the dimension and the classification accuracy degrades less than the cMDS solution.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1750780</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>