--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10344405</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/IROS51168.2021.9636526</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Visual Inertial Odometry Framework for 3D Points, Lines and Planes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kannapiran, Shenbagaraj; van Baar, Jeroen; Berman, Spring</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2021 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>9206 to 9211</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Recovering rigid registration between successive camera poses lies at the heart of 3D reconstruction, SLAM and visual odometry. Registration relies on the ability to compute discriminative 2D features in successive camera images for determining feature correspondences, which is very challenging in feature-poor environments, i.e. low-texture and/or low-light environments. In this paper, we aim to address the challenge of recovering rigid registration between successive camera poses in feature-poor environments in a Visual Inertial Odometry (VIO) setting. In addition to inertial sensing, we instrument a small aerial robot with an RGBD camera and propose a framework that unifies the incorporation of 3D geometric entities: points, lines, and planes. The tracked 3D geometric entities provide constraints in an Extended Kalman Filtering framework. We show that by directly exploiting 3D geometric entities, we can achieve improved registration. We demonstrate our approach on different texture-poor environments, with some containing only flat texture-less surfaces providing essentially no 2D features for tracking. In addition, we evaluate how the addition of different 3D geometric entities contributes to improved pose estimation by comparing an estimated pose trajectory to a ground truth pose trajectory obtained from a motion capture system. We consider computationally efficient methods for detecting 3D points, lines and planes, since our goal is to implement our approach on small mobile robots, such as drones.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1828010</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>