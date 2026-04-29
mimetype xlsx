--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10344422</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ac41c2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Gaia 20eae: A Newly Discovered Episodically Accreting Young Star</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ghosh, Arpan; Sharma, Saurabh; Ninan, Joe P.; Ojha, Devendra K.; Bhatt, Bhuwan C.; Kanodia, Shubham; Mahadevan, Suvrath; Stefansson, Gudmundur; Yadav, R. K.; Gour, A. S.; Pandey, Rakesh; Sinha, Tirthendu; Panwar, Neelam; Wisniewski, John P.; Cañas, Caleb I.; Lin, Andrea S.; Roy, Arpita; Hearty, Fred; Ramsey, Lawrence; Robertson, Paul; Schwab, Christian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>926</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          The Gaia Alert System issued an alert on 2020 August 28, on Gaia 20eae when its light curve showed a ∼4.25 magnitude outburst. We present multiwavelength photometric and spectroscopic follow-up observations of this source since 2020 August and identify it as the newest member of the FUor/EXor family of sources. We find that the present brightening of Gaia 20eae is not due to the dust-clearing event but due to an intrinsic change in the spectral energy distribution. The light curve of Gaia 20eae shows a transition stage during which most of its brightness (∼3.4 mag) has occurred on a short timescale of 34 days with a rise rate of 3 mag/month. Gaia 20eae has now started to decay at a rate of 0.3 mag/month. We have detected a strong P Cygni profile in H              α              , which indicates the presence of winds originating from regions close to the accretion. We find signatures of very strong and turbulent outflow and accretion in Gaia 20eae during this outburst phase. We have also detected a redshifted absorption component in all of the Ca              ii              IR triplet lines consistent with a signature of hot infalling gas in the magnetospheric accretion funnel. This enables us to constrain the viewing angle with respect to the accretion funnel. Our investigation of Gaia 20eae points toward magnetospheric accretion being the phenomenon for the current outburst.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2108493; 2108512</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>