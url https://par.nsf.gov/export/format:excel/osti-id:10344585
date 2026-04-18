--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10344585</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/jmse10020272</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Stabilization of Neural Network Models for VIV Force Data Using Decoupled, Linear Feedback</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xiros, Nikolaos I.; Aktosun, Erdem</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Marine Science and Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>272</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2077-1312</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The hydrodynamic forces on an oscillating circular cylinder are predicted using neural networks under flow conditions where Vortex-Induced Vibrations (VIV) are known to occur. The derived neural network approximators are then incorporated in a dynamical model that allows prediction of the cylinder motion given flow conditions and initial conditions. Using experimental data, a minimum-least-squares compensator is tuned that includes linear stiffness and damping su-perimposed with a constant force offset. The compensator is decoupled, i.e., with equations in-dependent for each degree of freedom. By applying the neural network approximators and the derived compensator simulated experiments can be performed. These simulated experiments show that the compensator which cancels the linear components and any bias in the hydrody-namic forces effectively stabilizes the VIV motion. To support this time-domain analysis is per-formed along with phase-plane investigations. Maximum Lyapunov exponent analysis is also shown.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1809182</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>