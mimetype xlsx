--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10344645</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41699-022-00293-w</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The resurrection of tellurium as an elemental two-dimensional semiconductor</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Qiu, Gang; Charnas, Adam; Niu, Chang; Wang, Yixiu; Wu, Wenzhuo; Ye, Peide D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>npj 2D Materials and Applications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2397-7132</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The graphene boom has triggered a widespread search for novel elemental van der Waals materials thanks to their simplicity for theoretical modeling and easy access for material growth. Group VI element tellurium is an unintentionally p-type doped narrow bandgap semiconductor featuring a one-dimensional chiral atomic structure which holds great promise for next-generation electronic, optoelectronic, and piezoelectric applications. In this paper, we first review recent progress in synthesizing atomically thin Te two-dimensional (2D) films and one-dimensional (1D) nanowires. Its applications in field-effect transistors and potential for building ultra-scaled Complementary metal–oxide–semiconductor (CMOS) circuits are discussed. We will also overview the recent study on its quantum transport in the 2D limit and progress in exploring its topological features and chiral-related physics. We envision that the breakthrough in obtaining high-quality 2D Te films will inspire a revisit of the fundamental properties of this long-forgotten material in the near future.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1762698</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>