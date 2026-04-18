--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10344650</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/plcell/koab229</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>COPII Sec23 proteins form isoform-specific endoplasmic reticulum exit sites with differential effects on polarized growth</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chang, Mingqin; Wu, Shu-Zon; Ryken, Samantha E; O’Sullivan, Jacquelyn E; Bezanilla, Magdalena</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Plant Cell</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>333 to 350</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1040-4651</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Coat Protein complex II (COPII), a coat protein complex that forms vesicles on the endoplasmic reticulum (ER), mediates trafficking to the Golgi. While metazoans have few genes encoding each COPII component, plants have expanded these gene families, leading to the hypothesis that plant COPII has functionally diversified. In the moss Physcomitrium (Physcomitrella) patens, the Sec23/24 gene families are each composed of seven genes. Silencing Sec23/24 revealed isoform-specific contributions to polarized growth, with the closely related Sec23D/E and Sec24C/D essential for protonemal development. Focusing on Sec23, we discovered that Sec23D/E mediate ER-to Golgi transport and are essential for tip growth, with Sec23D localizing to presumptive ER exit sites. In contrast, Sec23A, B, C, F, and G are dispensable and do not quantitatively affect ER-to-Golgi trafficking. However, Δsec23abcfg plants exhibited reduced secretion of plasma membrane cargo. Of the four highly expressed protonemal Sec23 genes, Sec23F/G are members of a divergent Sec23 clade specifically retained in land plants. Notably, Sec23G accumulates on ER-associated foci that are significantly larger, do not overlap with, and are independent of Sec23D. While Sec23D/E form ER exit sites and function as bona fide COPII components essential for tip-growing protonemata, Sec23G and the closely related Sec23F have likely functionally diversified, forming separate and independent ER exit sites and participating in Golgi-independent trafficking pathways.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1826903</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>