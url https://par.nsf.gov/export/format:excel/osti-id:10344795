--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10344795</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0265934</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Changes in gray whale phenology and distribution related to prey variability and ocean biophysics in the northern Bering and eastern Chukchi seas</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Moore, Sue E.; Clarke, Janet T.; Okkonen, Stephen R.; Grebmeier, Jacqueline M.; Berchok, Catherine L.; Stafford, Kathleen M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Ummenhofer, Caroline</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0265934</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Changes in gray whale (              Eschrichtius robustus              ) phenology and distribution are related to observed and hypothesized prey availability, bottom water temperature, salinity, sea ice persistence, integrated water column and sediment chlorophyll              a              , and patterns of wind-driven biophysical forcing in the northern Bering and eastern Chukchi seas. This portion of the Pacific Arctic includes four Distributed Biological Observatory (DBO) sampling regions. In the Bering Strait area, passive acoustic data showed marked declines in gray whale calling activity coincident with unprecedented wintertime sea ice loss there in 2017–2019, although some whales were seen there during DBO cruises in those years. In the northern Bering Sea, sightings during DBO cruises show changes in gray whale distribution coincident with a shrinking field of infaunal amphipods, with a significant decrease in prey abundance (r = -0.314, p&lt;0.05) observed in the DBO 2 region over the 2010–2019 period. In the eastern Chukchi Sea, sightings during broad scale aerial surveys show that gray whale distribution is associated with localized areas of high infaunal crustacean abundance. Although infaunal crustacean prey abundance was unchanged in DBO regions 3, 4 and 5, a mid-decade shift in gray whale distribution corresponded to both: (i) a localized increase in infaunal prey abundance in DBO regions 4 and 5, and (ii) a correlation of whale relative abundance with wind patterns that can influence epi-benthic and pelagic prey availability. Specifically, in the northeastern Chukchi Sea, increased sighting rates (whales/km) associated with an ~110 km (60 nm) offshore shift in distribution was positively correlated with large scale and local wind patterns conducive to increased availability of krill. In the southern Chukchi Sea, gray whale distribution clustered in all years near an amphipod-krill ‘hotspot’ associated with a 50-60m deep trough. We discuss potential impacts of observed and inferred prey shifts on gray whale nutrition in the context of an ongoing unusual gray whale mortality event. To conclude, we use the conceptual Arctic Marine Pulses (AMP) model to frame hypotheses that may guide future research on whales in the Pacific Arctic marine ecosystem.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1917469; 1702456; 1204082</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>