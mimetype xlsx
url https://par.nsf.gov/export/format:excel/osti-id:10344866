--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10344866</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10534-022-00371-y</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Arsenic in medicine: past, present and future</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Paul, Ngozi P.; Galván, Adriana E.; Yoshinaga-Sakurai, Kunie; Rosen, Barry P.; Yoshinaga, Masafumi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>BioMetals</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1-19</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0966-0844</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Arsenicals are one of the oldest treatments for a variety of human disorders. Although infamous for its toxicity, arsenic is paradoxically a therapeutic agent that has been used since ancient times for the treatment of multiple diseases. The use of most arsenic-based drugs was abandoned with the discovery of antibiotics in the 1940s, but a few remained in use such as those for the treatment of trypanosomiasis. In the 1970s, arsenic trioxide, the active ingredient in a traditional Chinese medicine, was shown to produce dramatic remission of acute promyelocytic leukemia similar to the effect of all-trans retinoic acid. Since then, there has been a renewed interest in the clinical use of arsenicals. Here the ancient and modern medicinal uses of inorganic and organic arsenicals are reviewed. Included are antimicrobial, antiviral, antiparasitic and anticancer applications. In the face of increasing antibiotic resistance and the emergence of deadly pathogens such as the severe acute respiratory syndrome coronavirus 2, we propose revisiting arsenicals with proven efficacy to combat emerging pathogens. Current advances in science and technology can be employed to design newer arsenical drugs with high therapeutic index. These novel arsenicals can be used in combination with existing drugs or serve as valuable alternatives in the fight against cancer and emerging pathogens. The discovery of the pentavalent arsenic-containing antibiotic arsinothricin, which is effective against multidrug-resistant pathogens, illustrates the future potential of this new class of organoarsenical antibiotics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1817962</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>