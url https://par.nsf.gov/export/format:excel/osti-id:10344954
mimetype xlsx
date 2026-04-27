--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10344954</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Web Browser Security and Privacy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Howard, Keseana; Muhammad, Jean</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ADMI 2022:The Symposium of Computing at Minority Institutions</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This report will analyze issues related to web browser security and privacy. The web browser applications that will be looked at are Google Chrome, Bing, Mozilla Firefox, Internet Explorer, Microsoft Edge, Safari, and Opera. In recent months web browsers have increased the number of daily users. With the increase in daily users who may not be as well versed in data security and privacy, comes an increase in attacks. This study will discuss the pros and cons of each web browser, how many have been hacked, how often they have been hacked, why they have been hacked, security flaws, and more. The study utilizes research and a user survey to make a proper analysis and provide recommendations on the topic.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1754054</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>