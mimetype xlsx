--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10345266</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/geohazards3020011</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Earthquake Nowcasting with Deep Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fox, Geoffrey Charles; Rundle, John B.; Donnellan, Andrea; Feng, Bo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>GeoHazards</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>199 to 226</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2624-795X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We review previous approaches to nowcasting earthquakes and introduce new approaches based on deep learning using three distinct models based on recurrent neural networks and transformers. We discuss different choices for observables and measures presenting promising initial results for a region of Southern California from 1950–2020. Earthquake activity is predicted as a function of 0.1-degree spatial bins for time periods varying from two weeks to four years. The overall quality is measured by the Nash Sutcliffe efficiency comparing the deviation of nowcast and observation with the variance over time in each spatial region. The software is available as open source together with the preprocessed data from the USGS.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2204115; 2210266</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>