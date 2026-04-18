--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10345336</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/JHEP12(2021)136</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Small cosmological constants in string theory</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Demirtas, Mehmet; Kim, Manki; McAllister, Liam; Moritz, Jakob; Rios-Tascon, Andres</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of High Energy Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1029-8479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A              bstract                                      We construct supersymmetric AdS              4              vacua of type IIB string theory in compactifications on orientifolds of Calabi-Yau threefold hypersurfaces. We first find explicit orientifolds and quantized fluxes for which the superpotential takes the form proposed by Kachru, Kallosh, Linde, and Trivedi. Given very mild assumptions on the numerical values of the Pfaffians, these compactifications admit vacua in which all moduli are stabilized at weak string coupling. By computing high-degree Gopakumar-Vafa invariants we give strong evidence that the              α              ′ expansion is likewise well-controlled. We find extremely small cosmological constants, with magnitude              &lt;              10                              −                123                            in Planck units. The compactifications are large, but not exponentially so, and hence these vacua manifest hierarchical scale-separation, with the AdS length exceeding the Kaluza-Klein length by a factor of a googol.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2014071</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>