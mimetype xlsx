--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10345365</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/d2sd00007e</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Facile, generic capture and on-fiber differentiation of exosomes &lt;i&gt;via&lt;/i&gt; confocal immunofluorescence microscopy using a capillary-channeled polymer fiber solid-phase extraction tip</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jackson, Kaylan K.; Powell, Rhonda R.; Bruce, Terri F.; Marcus, R. Kenneth</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Sensors &amp; Diagnostics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>525 to 533</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2635-0998</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>There is great interest in advancing methodologies for the isolation and characterization of exosomes (30–150 nm, extracellular vesicles (EVs)) for fundamental biochemical research and liquid biopsy applications. This is due to the accessibility of exosomal surface biomarkers, providing relevant biochemical information from their cells of origin. Exosome-based techniques hold potential for diagnostic applications through less invasive sampling (              versus              the physical extraction methods of pathology). This study demonstrates a simple spin-down tip methodology for generic exosome capture, followed by immunoaffinity-based fluorescent labeling to classify EVs captured on a polyester capillary-channeled polymer (C-CP) fiber stationary phase. An antibody to the generic EV tetraspanin protein (CD81) is employed to confirm the presence of biologically active EVs on the fiber surface. An antibody to the CA125 protein, upregulated in the case of ovarian cell stress, is included as a cancer marker protein. Scanning electron microscopy and confocal fluorescence microscopy were performed directly on the capture fibers to visualize the morphology and assess the bioactivity/identity of captured vesicles. This report provides a proof-of-concept for an efficient means of isolating, purifying, immunolabeling, and fluorescent imaging for the biomarker assessment of extracellular vesicles              on a single platform              . Herein lies the novelty of the overall approach. The ability to affect the entire isolation, immunolabeling, and imaging process in &lt;5 hours is demonstrated. The C-CP fiber spin-down tip is an efficient exosome isolation methodology for microliter samples from diverse media (human urine and cell culture media here) towards diverse means of characterization and identification.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2107882</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>