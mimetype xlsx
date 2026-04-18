--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10345606</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/SMARTCOMP55677.2022.00023</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Neural Architecture and Feature Search for Predicting the Ridership of Public Transportation Routes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ayman, Afiya; Martinez, Juan; Pugliese, Philip; Dubey, Abhishek; Laszka, Aron</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 IEEE International Conference on Smart Computing (SMARTCOMP)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>56 to 61</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Accurately predicting the ridership of public-transit routes provides substantial benefits to both transit agencies, who can dispatch additional vehicles proactively before the vehicles that serve a route become crowded, and to passengers, who can avoid crowded vehicles based on publicly available predictions. The spread of the coronavirus disease has further elevated the importance of ridership prediction as crowded vehicles now present not only an inconvenience but also a public-health risk. At the same time, accurately predicting ridership has become more challenging due to evolving ridership patterns, which may make all data except for the most recent records stale. One promising approach for improving prediction accuracy is to fine-tune the hyper-parameters of machine-learning models for each transit route based on the characteristics of the particular route, such as the number of records. However, manually designing a machine-learning model for each route is a labor-intensive process, which may require experts to spend a significant amount of their valuable time. To help experts with designing machine-learning models, we propose a neural-architecture and feature search approach, which optimizes the architecture and features of a deep neural network for predicting the ridership of a public-transit route. Our approach is based on a randomized local hyper-parameter search, which minimizes both prediction error as well as the complexity of the model. We evaluate our approach on real-world ridership data provided by the public transit agency of Chattanooga, TN, and we demonstrate that training neural networks whose architectures and features are optimized for each route provides significantly better performance than training neural networks whose architectures and features are generic.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1952011</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>