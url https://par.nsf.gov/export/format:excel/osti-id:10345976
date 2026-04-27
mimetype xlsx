--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10345976</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v35i11.17216</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Consistency Regularization with High-dimensional Non-adversarial Source-guided Perturbation for Unsupervised Domain Adaptation in Segmentation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Kaihong; Yang, Chenhongyi; Betke, Margrit</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>10138 - 10146</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Unsupervised domain adaptation for semantic segmentation has been intensively studied due to the low cost of the pixel-level annotation for synthetic data. The most common approaches try to generate images or features mimicking the distribution in the target domain while preserving the semantic contents in the source domain so that a model can be trained with annotations from the latter. However, such methods highly rely on an image translator or feature extractor trained in an elaborated mechanism including adversarial training, which brings in extra complexity and instability in the adaptation process. Furthermore, these methods mainly focus on taking advantage of the labeled source dataset, leaving the unlabeled target dataset not fully utilized. In this paper, we propose a bidirectional style-induced domain adaptation method, called BiSIDA, that employs consistency regularization to efficiently exploit information from the unlabeled target domain dataset, requiring only a simple neural style transfer model. BiSIDA aligns domains by not only transferring source images into the style of target images but also transferring target images into the style of source images to perform high-dimensional perturbation on the unlabeled target images, which is crucial to the success in applying consistency regularization in segmentation tasks. Extensive experiments show that our BiSIDA achieves new state-of-the-art on two commonly-used synthetic-to-real domain adaptation benchmarks: GTA5-to-CityScapes and SYNTHIA-to-CityScapes. Code and pretrained style transfer model are available at: https://github.com/wangkaihong/BiSIDA.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1838193</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PKP Publishing Services Network</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>