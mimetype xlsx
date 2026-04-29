--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10346043</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1215/00703370-9611478</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>International Migration and Modern Contraceptive Use: A Research Note on African Migrants to France</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Behrman, Julia A.; Eilers, Michelle A.; Brooks, Isabel H.; Weitzman, Abigail</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-17T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Demography</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>27 to 36</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0070-3370</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            This research note presents a multisited analysis of migration and contraceptive use by standardizing and integrating a sample of African migrants in France from six West and Central African countries in the Trajectoires et Origines survey with a sample of women living in the same six African countries in the Demographic and Health Surveys. Descriptive analyses indicate that the contraceptive use of migrants more closely aligns with that of native French women than with that of women from origin countries. In particular, migrants report dramatically higher use of long-acting reversible contraceptives and short-acting hormonal methods and lower use of traditional methods than do women in the countries of origin. Although migrants differ from women in the countries of origin on observed characteristics, including education and family background, reweighting women in the origin countries to resemble migrants on these characteristics does little to explain differences in contraceptive use between the groups. Given that contraceptive use is an important proximate determinant of fertility, our results suggest that contraceptive use should feature more prominently in the dominant demographic paradigms of migrant fertility.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1918274; 1918337</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>