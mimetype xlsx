--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10346423</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3480169</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Design and Evaluation of Accessible Collaborative Writing Techniques for People with Vision Impairments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Das, Maitraye; Piper, Anne Marie; Gergle, Darren</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Computer-Human Interaction</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 42</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1073-0516</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Collaborative writing tools have been used widely in professional and academic organizations for many years. Yet, there has not been much work to improve screen reader access in mainstream collaborative writing tools. This severely affects the way people with vision impairments collaborate in ability-diverse teams. As a step toward addressing this issue, the present article aims at improving screen reader representation of collaborative features such as comments and track changes (i.e., suggested edits). Building on our formative interviews with 20 academics and professionals with vision impairments, we developed auditory representations that indicate comments and edits using non-speech audio (e.g., earcons, tone overlay), multiple text-to-speech voices, and contextual presentation techniques. We then performed a systematic evaluation study with 48 screen reader users that indicated that non-speech audio, changing voices, and contextual presentation can potentially improve writers’ collaboration awareness. We discuss implications of these results for the design of accessible collaborative systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1901456</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>