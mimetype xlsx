--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10346432</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/en14185807</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Combined Chemical-Electrochemical Process to Capture CO2 and Produce Hydrogen and Electricity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shamim, Nabila; Binzaid, Shuza; Gabitto, Jorge Federico; Attia, John Okyere</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Energies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5807</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1996-1073</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Several carbon sequestration technologies have been proposed to utilize carbon dioxide (CO2) to produce energy and chemical compounds. However, feasible technologies have not been adopted due to the low efficiency conversion rate and high-energy requirements. Process intensification increases the process productivity and efficiency by combining chemical reactions and separation operations. In this work, we present a model of a chemical-electrochemical cyclical process that can capture carbon dioxide as a bicarbonate salt. The proposed process also produces hydrogen and electrical energy. Carbon capture is enhanced by the reaction at the cathode that displaces the equilibrium into bicarbonate production. Literature data show that the cyclic process can produce stable operation for long times by preserving ionic balance using a suitable ionic membrane that regulates ionic flows between the two half-cells. Numerical simulations have validated the proof of concept. The proposed process could serve as a novel CO2 sequestration technology while producing electrical energy and hydrogen.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2018945</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>