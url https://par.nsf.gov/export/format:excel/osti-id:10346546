--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10346546</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/202140997</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Laboratory modelling of equatorial ‘tongue’ accretion channels in young stellar objects caused by the Rayleigh-Taylor instability</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Burdonov, K.; Yao, W.; Sladkov, A.; Bonito, R.; Chen, S.N.; Ciardi, A.; Korzhimanov, A.; Soloviev, A.; Starodubtsev, M.; Zemskov, R.; Orlando, S.; Romanova, M.; Fuchs, J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>657</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A112</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Context.              The equatorial accretion scenario, caused by the development of the Rayleigh-Taylor (RT) instability at the disk edge, was suggested by accurate three-dimensional magnetohydrodynamic (MHD) modelling, but no observational or experimental confirmation of such phenomena has been evidenced yet.                                      Aims.              We studied the propagation of a laterally extended laser-generated plasma stream across a magnetic field and investigated if this kind of structure can be scaled to the case of equatorial ‘tongue’ accretion channels in young stellar objects (YSOs); if so, this would support the possibility of equatorial accretion in young accreting stars.                                      Methods.              We conducted a scaled laboratory experiment at the PEARL laser facility. The experiment consists in an optical laser pulse that is focused onto the surface of a Teflon target. The irradiation of the target leads to the expansion of a hot plasma stream into the vacuum, perpendicularly to an externally applied magnetic field. We used a Mach-Zehnder interferometer to diagnose the plasma stream propagation along two axes, to obtain the three-dimensional distribution of the plasma stream.                                      Results.              The laboratory experiment shows the propagation of a laterally extended laser-generated plasma stream across a magnetic field. We demonstrate that: (i) such a stream is subject to the development of the RT instability, and (ii) the stream, decomposed into tongues, is able to efficiently propagate perpendicular to the magnetic field. Based on numerical simulations, we show that the origin of the development of the instability in the laboratory is similar to that observed in MHD models of equatorial tongue accretion in YSOs.                                      Conclusions.              As we verify that the laboratory plasma scales favourably to accretion inflows of YSOs, our laboratory results support the argument in favour of the possibility of the RT-instability-caused equatorial tongue accretion scenario in the astrophysical case.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2009820</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>