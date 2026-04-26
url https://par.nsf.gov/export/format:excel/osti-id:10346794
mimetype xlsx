--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10346794</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/doi.org/10.1038/s41589-021-00961-w</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modulation of microbial community dynamics by spatial partitioning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Feilun Wu, Yuanchi Ha</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature chemical biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1552-4450</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Microbial communities inhabit spatial architectures that divide a global environment into isolated or semi-isolated local environments, which leads to the partitioning of a microbial community into a collection of local communities. Despite its ubiquity and great interest in related processes, how and to what extent spatial partitioning affects the structures and dynamics of microbial communities are poorly understood. Using modeling and quantitative experiments with simple and complex microbial communities, we demonstrate that spatial partitioning modulates the community dynamics by altering the local interaction types and global interaction strength. Partitioning promotes the persistence of populations with negative interactions but suppresses those with positive interactions. For a community consisting of populations with both positive and negative interactions, an intermediate level of partitioning maximizes the overall diversity of the community. Our results reveal a general mechanism underlying the maintenance of microbial diversity and have implications for natural and engineered communities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1937259</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>