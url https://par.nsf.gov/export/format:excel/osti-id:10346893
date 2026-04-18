--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10346893</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/microorganisms10040811</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Evaluating Methods of Preserving Aquatic Invertebrates for Microbiome Analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vaughn, Stephanie N.; Jackson, Colin R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Microorganisms</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>811</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-2607</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Research on the microbiomes of animals has increased substantially within the past decades. More recently, microbial analyses of aquatic invertebrates have become of increased interest. The storage method used while collecting aquatic invertebrates has not been standardized throughout the scientific community, and the effects of common storage methods on the microbial composition of the organism is unknown. Using crayfish and dragonfly nymphs collected from a natural pond and crayfish maintained in an aquarium, the effects of two common storage methods, preserving in 95% ethanol and freezing at −20 °C, on the invertebrate bacterial microbiome was evaluated. We found that the bacterial community was conserved for two sample types (gut and exoskeleton) of field-collected crayfish stored either in ethanol or frozen, as was the gut microbiome of aquarium crayfish. However, there were significant differences between the bacterial communities found on the exoskeleton of aquarium crayfish stored in ethanol compared to those that were frozen. Dragonfly nymphs showed significant differences in gut microbial composition between species, but the microbiome was conserved between storage methods. These results demonstrate that preserving field-collected specimens of aquatic invertebrates in 95% ethanol is likely to be a simple and effective sample preservation method for subsequent gut microbiome analysis but is less reliable for the external microbiome.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1831531</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>