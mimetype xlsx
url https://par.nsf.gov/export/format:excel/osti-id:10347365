--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10347365</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/2058-9565/ac7df9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fundamental physics with a state-of-the-art optical clock in space</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Derevianko, Andrei; Gibble, Kurt; Hollberg, Leo; Newbury, Nathan R; Oates, Chris; Safronova, Marianna S; Sinclair, Laura C; Yu, Nan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Quantum Science and Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>044002</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2058-9565</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Recent advances in optical atomic clocks and optical time transfer have enabled new possibilities in precision metrology for both tests of fundamental physics and timing applications. Here we describe a space mission concept that would place a state-of-the-art optical atomic clock in an eccentric orbit around Earth. A high stability laser link would connect the relative time, range, and velocity of the orbiting spacecraft to earthbound stations. The primary goal for this mission would be to test the gravitational redshift, a classical test of general relativity, with a sensitivity 30 000 times beyond current limits. Additional science objectives include other tests of relativity, enhanced searches for dark matter and drifts in fundamental constants, and establishing a high accuracy international time/geodesic reference.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1806672; 1912465; 2016244</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>