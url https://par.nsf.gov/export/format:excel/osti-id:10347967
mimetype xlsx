--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10347967</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>From Unblackboxing to Deblackboxing: Questions about what to make visible in computational making.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dixon, Colin; Hsi, Sherry; Oh, HyunJoo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM CHI Conference on Human Factors in Computing - CHI 22 Workshop: CHI '22 Workshop: Reimagining Systems for Learning Hands-on Creative and Maker Skills</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper draws on critical perspectives and a specific design case of learning in making with physical computing cards to argue that unblackboxing as a design goal must go beyond technical or computational aspects of computational making. Taking a justice-oriented stance on computing education, we review earlier perspectives on unblackboxing in computing education and their limitations to support equitable learning for young people. As a provocation and practical guide for designers and educators, we propose the idea of deblackboxing, and outline a set of prompts, organized into four areas, or layers – disciplinary knowledge and practice, externalities, histories, and possible futures. Tools and materials designed through the lens of deblackboxing could provide new possibilities for interaction, production, and pedagogy in makerspaces. We demonstrate how these might be applied in the design of a set of creative physical computing materials used with youth in a weeklong summer workshop.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2030880</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>