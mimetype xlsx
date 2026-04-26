--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10348027</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0095575</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Stochastic exciton-scattering theory of optical line shapes: Renormalized many-body contributions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Hao; Shah, S. A.; Bittner, Eric R.; Piryatinski, Andrei; Silva-Acuña, Carlos</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Journal of Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>157</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>054103</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0021-9606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Spectral line shapes provide a window into the local environment coupled to a quantum transition in the condensed phase. In this paper, we build upon a stochastic model to account for non-stationary background processes produced by broad-band pulsed laser stimulation, as distinguished from those for stationary phonon bath. In particular, we consider the contribution of pair-fluctuations arising from the full bosonic many-body Hamiltonian within a mean-field approximation, treating the coupling to the system as a stochastic noise term. Using the Itô transformation, we consider two limiting cases for our model, which lead to a connection between the observed spectral fluctuations and the spectral density of the environment. In the first case, we consider a Brownian environment and show that this produces spectral dynamics that relax to form dressed excitonic states and recover an Anderson–Kubo-like form for the spectral correlations. In the second case, we assume that the spectrum is Anderson–Kubo like and invert to determine the corresponding background. Using the Jensen inequality, we obtain an upper limit for the spectral density for the background. The results presented here provide the technical tools for applying the stochastic model to a broad range of problems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1904293; 2102506; 1903785</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>