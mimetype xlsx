--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10348084</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41598-021-04157-z</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fungal hyphae develop where titanomagnetite inclusions reach the surface of basalt grains</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lybrand, Rebecca A.; Qafoku, Odeta; Bowden, Mark E.; Hochella, Michael F.; Kovarik, Libor; Perea, Daniel E.; Qafoku, Nikolla P.; Schroeder, Paul A.; Wirth, Mark G.; Zaharescu, Dragos G.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific Reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2045-2322</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Nutrient foraging by fungi weathers rocks by mechanical and biochemical processes. Distinguishing fungal-driven transformation from abiotic mechanisms in soil remains a challenge due to complexities within natural field environments. We examined the role of fungal hyphae in the incipient weathering of granulated basalt from a three-year field experiment in a mixed hardwood-pine forest (S. Carolina) to identify alteration at the nanometer to micron scales based on microscopy-tomography analyses. Investigations of fungal-grain contacts revealed (i) a hypha-biofilm-basaltic glass interface coinciding with titanomagnetite inclusions exposed on the grain surface and embedded in the glass matrix and (ii) native dendritic and subhedral titanomagnetite inclusions in the upper 1–2 µm of the grain surface that spanned the length of the fungal-grain interface. We provide evidence of submicron basaltic glass dissolution occurring at a fungal-grain contact in a soil field setting. An example of how fungal-mediated weathering can be distinguished from abiotic mechanisms in the field was demonstrated by observing hyphal selective occupation and hydrolysis of glass-titanomagnetite surfaces. We hypothesize that the fungi were drawn to basaltic glass-titanomagnetite boundaries given that titanomagnetite exposed on or very near grain surfaces represents a source of iron to microbes. Furthermore, glass is energetically favorable to weathering in the presence of titanomagnetite. Our observations demonstrate that fungi interact with and transform basaltic substrates over a three-year time scale in field environments, which is central to understanding the rates and pathways of biogeochemical reactions related to nuclear waste disposal, geologic carbon storage, nutrient cycling, cultural artifact preservation, and soil-formation processes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2131432</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>