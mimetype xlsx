--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10348241</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1128/aem.00837-22</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Extended Spectrum β-Lactamase Activity and Cephalosporin Resistance in Escherichia coli from U.S. Mid-Atlantic Surface and Reclaimed Water</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Solaiman, Sultana; Handy, Eric; Brinks, Taylor; Goon, Kasey; Bollinger, Chris; Sapkota, Amy R.; Sharma, Manan; Micallef, Shirley A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Villanueva, Laura</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied and Environmental Microbiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0099-2240</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT                          Phylogenetic distribution and extended spectrum β-lactamase (ESBL) activity of              Escherichia coli              recovered from surface and reclaimed water in the mid-Atlantic U.S. were evaluated. Among 488 isolates, phylogroups B1 and A were the most and least prevalent, respectively. Water type, but not season, affected phylogroup distribution. The likelihood of detecting group A isolates was higher in reclaimed than pond (              P &lt;               0.01), freshwater river (              P &lt;               0.01) or brackish river              (P &lt;               0.05) water. Homogeneity in group distribution was lowest in pond water, where group B1 comprised 50% of isolates. Only 16 (3.3%) isolates exhibited phenotypic resistance to one or more cephalosporins tested and only four had ESBL activity, representing groups B1, B2 isolates, and D. Phylogroup was a factor in antimicrobial resistance (              P &lt;               0.05), with group A (8.7%) and D (1.6%) exhibiting the highest and lowest rates. Resistance to cefoxitin was the most prevalent. Multi- versus single drug resistance was affected by phylogroup (              P &lt;               0.05) and more likely in groups D and B1 than A which carried resistance to cefoxitin only. The most detected β-lactam resistance genes were              bla              CMY-2              and              bla              TEM              . Water type was a factor for              bla              CTX-M              gene detection (              P &lt;               0.05). Phenotypic resistance to cefotaxime, ceftriaxone, cefuroxime and ceftazidime, and genetic determinants for ESBL-mediated resistance were found predominantly in B2 and D isolates from rivers and reclaimed water. Overall, ESBL activity and cephalosporin resistance in reclaimed and surface water isolates were low. Integrating data on ESBL activity and β-lactam resistance among              E. coli              populations can inform decisions on safety of irrigation water sources and One Health.                                      IMPORTANCE              Extended spectrum β-lactamase (ESBL) producing bacteria, that are resistant to a broad range of antimicrobial agents, are spreading in the environment but data remain scarce. ESBL-producing              Escherichia coli              infections in the community are on the rise. This work was conducted to assess presence of ESBL-producing              E. coli              in water that could be used for irrigation of fresh produce. The study provides the most extensive evaluation of ESBL-producing              E. coli              in surface and reclaimed water in the mid-Atlantic United States. The prevalence of ESBL producers was low and phenotypic resistance to cephalosporins (types of β-lactam antibiotics) was affected by season but not water type. Data on antimicrobial resistance among              E. coli              populations in water can inform decisions on safety of irrigation water sources and One Health.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1828910</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>