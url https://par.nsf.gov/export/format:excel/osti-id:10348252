--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10348252</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-021-27031-y</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>New climate models reveal faster and larger increases in Arctic precipitation than previously projected</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>McCrystall, Michelle R.; Stroeve, Julienne; Serreze, Mark; Forbes, Bruce C.; Screen, James A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            As the Arctic continues to warm faster than the rest of the planet, evidence mounts that the region is experiencing unprecedented environmental change. The hydrological cycle is projected to intensify throughout the twenty-first century, with increased evaporation from expanding open water areas and more precipitation. The latest projections from the sixth phase of the Coupled Model Intercomparison Project (CMIP6) point to more rapid Arctic warming and sea-ice loss by the year 2100 than in previous projections, and consequently, larger and faster changes in the hydrological cycle. Arctic precipitation (rainfall) increases more rapidly in CMIP6 than in CMIP5 due to greater global warming and poleward moisture transport, greater Arctic amplification and sea-ice loss and increased sensitivity of precipitation to Arctic warming. The transition from a snow- to rain-dominated Arctic in the summer and autumn is projected to occur decades earlier and at a lower level of global warming, potentially under 1.5 °C, with profound climatic, ecosystem and socio-economic impacts.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1928230</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>