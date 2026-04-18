--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10348314</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/bg-18-2871-2021</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Coastal processes modify projections of some climate-driven stressors in the California Current System</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Siedlecki, Samantha A.; Pilcher, Darren; Howard, Evan M.; Deutsch, Curtis; MacCready, Parker; Norton, Emily L.; Frenzel, Hartmut; Newton, Jan; Feely, Richard A.; Alin, Simone R.; Klinger, Terrie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biogeosciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2871 to 2890</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1726-4189</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Global projections for ocean conditions in 2100 predict that the North Pacific will experience some of the largest changes. Coastal processes that drive variability in the region can alter these projected changes but are poorly resolved by global coarse-resolution models. We quantify the degree to which local processes modify biogeochemical changes in the eastern boundary California Current System (CCS) using multi-model regionally downscaled climate projections of multiple climate-associated stressors (temperature, O2, pH, saturation state (Ω), and CO2). The downscaled projections predict changes consistent with the directional change from the global projections for the same emissions scenario. However, the magnitude and spatial variability of projected changes are modified in the downscaled projections for carbon variables. Future changes in pCO2 and surface Ω are amplified, while changes in pH and upper 200 m Ω are dampened relative to the projected change in global models. Surface carbon variable changes are highly correlated to changes in dissolved inorganic carbon (DIC), pCO2 changes over the upper 200 m are correlated to total alkalinity (TA), and changes at the bottom are correlated to DIC and nutrient changes. The correlations in these latter two regions suggest that future changes in carbon variables are influenced by nutrient cycling, changes in benthic–pelagic coupling, and TA resolved by the downscaled projections. Within the CCS, differences in global and downscaled climate stressors are spatially variable, and the northern CCS experiences the most intense modification. These projected changes are consistent with the continued reduction in source water oxygen; increase in source water nutrients; and, combined with solubility-driven changes, altered future upwelled source waters in the CCS. The results presented here suggest that projections that resolve coastal processes are necessary for adequate representation of the magnitude of projected change in carbon stressors in the CCS.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2048373</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>