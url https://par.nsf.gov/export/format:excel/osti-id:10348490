--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10348490</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s11336-022-09845-x</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bayesian Model Assessment for Jointly Modeling Multidimensional Response Data with Application to Computerized Testing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Fang; Wang, Xiaojing; Hancock, Roeland; Chen, Ming-Hui</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>von Davier, Matthias</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Psychometrika</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0033-3123</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Computerized assessment provides rich multidimensional data including trial-by-trial accuracy and response time (RT) measures. A key question in modeling this type of data is how to incorporate RT data, for example, in aid of ability estimation in item response theory (IRT) models. To address this, we propose a joint model consisting of a two-parameter IRT model for the dichotomous item response data, a log-normal model for the continuous RT data, and a normal model for corresponding paper-and-pencil scores. Then, we reformulate and reparameterize the model to capture the relationship between the model parameters, to facilitate the prior specification, and to make the Bayesian computation more efficient. Further, we propose several new model assessment criteria based on the decomposition of deviance information criterion (DIC) the logarithm of the pseudo-marginal likelihood (LPML). The proposed criteria can quantify the improvement in the fit of one part of the multidimensional data given the other parts. Finally, we have conducted several simulation studies to examine the empirical performance of the proposed model assessment criteria and have illustrated the application of these criteria using a real dataset from a computerized educational assessment program.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1848451</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>