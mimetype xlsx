--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10348700</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-11647-6_105</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Assessing Students’ Knowledge Co-construction Behaviors in a Collaborative Computational Modeling Environment.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Snyder, C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Rodrigo, M.M.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>AIED 2022. Lecture Notes in Computer Science, vol 13356. Springer, Cham.</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13356</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>515-519</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Successful knowledge co-construction during collaborative learning requires students to develop a shared conceptual understanding of the domain through effective social interactions. Developing and applying shared understanding of concepts and practices is directly impacted by the prior knowledge that students bring to their interactions. We present a systematic approach to analyze students’ knowledge co-construction processes as they work through a physics curriculum that includes inquiry activities, instructional tasks, and computational model-building activities. Utilizing a combination of students’ activity logs and discourse analysis, we assess how students’ knowledge impacts their knowledge co-construction processes. We hope a better understanding of how students’ co-construction processes develop and the difficulties they face will lead to better adaptive scaffolding of students’ learning and better support for collaborative learning.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2017000</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>