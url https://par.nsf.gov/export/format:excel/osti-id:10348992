--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10348992</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3555187</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Family Care Coordination in the Children’s Hospital: Phases and Cycles in the Pediatric Cancer Caregiving Journey</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nikkhah, Sarah; John, Swaroop; Yalamarti, Krishna Supradeep; Mueller, Emily L; Miller, Andrew D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on humancomputer interaction</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>CSCW</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2573-0142</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>When a child is hospitalized with a serious illness, their family members must process emotional stress, quickly absorb complicated clinical information, and take on new caregiving tasks. They also have to coordinate with each other and with other family caregivers without abandoning existing work and home life responsibilities. Previous CSCW and HCI research has shown how the patient’s experience changes across the illness journey, but less is known about the effect of this journey on family caregivers and their coordination work. CSCW technologies could support and augment family care coordination work across the journey, reducing stress levels and improving families’ ability to stay connected and informed. In this paper, we report findings from an interview study we conducted with 14 parents of children undergoing extended hospitalization for cancer treatment. We propose the concept of caregiving coordination journeys and describe caregivers’ current communication and coordination practices across different phases of the hospitalization journey, from diagnosis and early hospitalization to extended hospitalization and beyond. We characterize families’ caregiving coordination routines across different time scales, and describe the current role of communication technologies in families’ coordination practices. We then propose design opportunities for social computing technologies to support and augment families’ communication and caregiving work during the hospitalization journey of their child.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2047432; 1850273</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>