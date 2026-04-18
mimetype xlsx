--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,181 +65,310 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10349059</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2139/ssrn.3893833</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Aligning Legal Definitions of Personal Information with the Computer Science of Identifiability</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jordan, Scott</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Research Conference on Communication, Information and Internet Policy (TPRC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The computer science literature on identification of people using personal information paints a wide spectrum, from aggregate information that doesn’t contain information about individual people, to information that itself identifies a person. However, privacy laws and regulations often distinguish between only two types, often called personally identifiable information and de-identified information. We show that the collapse of this technological spectrum of identifiability into only two legal definitions results in the failure to encourage privacy-preserving practices. We propose a set of legal definitions that spans the spectrum.
+We start with anonymous information. Computer science has created anonymization algorithms, including differential privacy, that provide mathematical guarantees that a person cannot be identified. Although the California Consumer Privacy Act (CCPA) defines aggregate information, it treats aggregate information the same as de-identified information. We propose a definition of anonymous information based on the technological possibility of logical association of the information with other information. We argue for the exclusion of anonymous information from notice and consent requirements.
+We next consider de-identified information. Computer science has created de-identification algorithms, including generalization, that minimize (but not eliminate) the risk of re-identification. GDPR defines anonymous information but not de-identified information, and CCPA defines de-identified information but not anonymous information. The definitions do not align. We propose a definition of de-identified information based on the reasonableness of association with other information. We propose legal controls to protect against re-identification. We argue for the inclusion of de-identified information in notice requirements, but the exclusion of de-identified information from choice requirements.
+We next address the distinction between trackable and non-trackable information. Computer science has shown how one-time identifiers can be used to protect reasonably linkable information from being tracked over time. Although both GDPR and CCPA discuss profiling, neither formally defines it as a form of personal information, and thus both fail to adequately protect against it. We propose definitions of trackable information and non-trackable information based on the likelihood of association with information from other contexts. We propose a set of legal controls to protect against tracking. We argue for requiring stronger forms of user choice for trackable information, which will encourage the use of non-trackable information.
+Finally, we address the distinction between pseudonymous and reasonably identifiable information. Computer science has shown how pseudonyms can be used to reduce identification. Neither GDPR nor CCPA makes a distinction between pseudonymous and reasonable identifiable information. We propose definitions based on the reasonableness of identifiability of the information, and we propose a set of legal controls to protect against identification. We argue for requiring stronger forms of user choice for reasonably identifiable information, which will encourage the use of pseudonymous information.
+Our definitions of anonymous information, de-identified information, non-trackable information, trackable information, and reasonably identifiable information can replace the over-simplified distinction between personally identifiable information versus de-identified information. We hope that this full spectrum of definitions can be used in a comprehensive privacy law to tailor notice and consent requirements to the characteristics of each type of information.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1956393</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>