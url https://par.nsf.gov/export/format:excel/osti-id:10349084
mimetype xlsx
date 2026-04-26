--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10349084</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Redefining and reconceptualizing disability identity in civil engineering</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>McCall, Cassandra; Paretti, Marie C.; Shew, Ashley; Simmons, Denise R.; McNair, Lisa D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Society for Engineering Education Annual Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Disabled people continue to be significantly underrepresented and marginalized in engineering. Current reports indicate that approximately 26 percent of US adults have some form of disability. Yet only 6 percent of undergraduate students enrolled in engineering programs belong to this group. Several barriers have been identified that discourage and even prohibit people with disabilities from participating in engineering including arduous accommodations processes, lack of institutional support, and negative peer, staff, and faculty attitudes. These barriers are perpetuated and reinforced by a variety of ableist sociocultural norms and definitions that rely on popularized tropes and medicalized models that influence the ways this group experiences school  to become engineers.
+In this paper, we seek to contribute to conversations that shape understanding of disability identity and the ways it is conceptualized in engineering programs. We revisit interview data from an ongoing grounded theory exploration of professional identity formation of undergraduate civil engineering students who identify as having one or more disabilities. Through our qualitative analysis, we identified overarching themes that contribute to understanding of how participants define and integrate disability identity to form professional identities and the ways they reshape and contribute to the civil engineering field through this lens. Emergent themes include experiencing/considering disability identity as a fluid experience, as a characteristic that ‘sets you apart’, and as a medicalized symptom or condition. Findings from this work can be used by engineering educators and administrators to inform more effective academic and personal support structures to destigmatize disability and promote the participation and inclusion of students and colleagues with disabilities in engineering and in our academic and professional communities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1733636</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>