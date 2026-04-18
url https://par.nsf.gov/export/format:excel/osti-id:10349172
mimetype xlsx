--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10349172</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/isd/ixab029</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Last Piece of the Puzzle? Phylogenetic Position and Natural History of the Monotypic Fungus-Farming Ant Genus &lt;i&gt;Paramycetophylax&lt;/i&gt; (Formicidae: Attini)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hanisch, Priscila Elena; Sosa-Calvo, Jeffrey; Schultz, Ted R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Camacho, Gabriela P</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Insect Systematics and Diversity</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2399-3421</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The evolutionary history of fungus-farming ants has been the subject of multiple morphological, molecular phylogenetic, and phylogenomic studies. Due to its rarity, however, the phylogenetic position, natural history, and fungal associations of the monotypic genus Paramycetophylax Kusnezov have remained enigmatic. Here we report the first excavations of colonies of Paramycetophylax bruchi (Santschi) and describe its nest architecture and natural history. Utilizing specimens from these collections, we generated ultraconserved-element (UCE) data to determine the evolutionary position of Paramycetophylax within the fungus-farming ants and ribosomal ‘fungal barcoding’ ITS sequence data to identify the fungal cultivar. A maximum-likelihood phylogenomic analysis indicates that the genus Paramycetophylax is the sister group of the yeast-cultivating Cyphomyrmex rimosus group, an unexpected result that renders the genus Cyphomyrmex Mayr paraphyletic. A Bayesian divergence-dating analysis indicates that Paramycetophylax diverged from its sister group around 36 mya (30–42 mya, HPD) in the late Eocene-early Oligocene, a period of global cooling, expansion of grasslands, and large-scale extinction of tropical organisms. Bayesian analysis of the fungal cultivar ITS gene fragment indicates that P. bruchi practices lower agriculture and that the cultivar grown by P. bruchi belongs to the Clade 1 group of lower-attine fungi, a clade that, interestingly, also includes the C. rimosus-group yeast cultivars. Based on these results, we conclude that a better understanding of P. bruchi and its fungal cultivar, including whole-genome data, is critical for reconstructing the origin of yeast agriculture, a major transition in the evolution of fungus-farming ants.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1927161</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>