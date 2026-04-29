--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10349305</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.22498/pages.30.1.22</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The role of paleoecology in restoring and managing the Patagonian landscape</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nanavati, William P.; Whitlock, Cathy; Holz, Andrés</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Past Global Changes Magazine</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>22 to 23</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2411-605X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Two studies from the Patagonian forest-steppe ecotone (36–55°S; Argentina and Chile) demonstrate how interdisciplinary research combining paleoecological, archaeological, and historical methods provide information on past landscape conditions that can help prioritize conservation efforts and assess the likelihood of restoration success.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2004941</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>