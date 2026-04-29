--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10349594</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/stac1545</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The intrinsic reddening of the Magellanic Clouds as traced by background galaxies – III. The Large Magellanic Cloud</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bell, Cameron P; Cioni, Maria-Rosa L; Wright, Angus H; Nidever, David L; Chiang, I-Da; Choudhury, Samyaday; Groenewegen, Martin A; Pennock, Clara M; Choi, Yumi; de Grijs, Richard; Ivanov, Valentin D; Massana, Pol; Nanni, Ambra; Noël, Noelia E; Olsen, Knut; van Loon, Jacco Th; Vivas, A Katherina; Zaritsky, Dennis</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present a map of the total intrinsic reddening across ≃ 90 deg2 of the Large Magellanic Cloud (LMC) derived using optical (ugriz) and near-infrared (IR; YJKs) spectral energy distributions (SEDs) of background galaxies. The reddening map is created from a sample of 222,752 early-type galaxies based on the lephare χ2 minimization SED-fitting routine. We find excellent agreement between the regions of enhanced intrinsic reddening across the central (4 × 4 deg2) region of the LMC and the morphology of the low-level pervasive dust emission as traced by far-IR emission. In addition, we are able to distinguish smaller, isolated enhancements that are coincident with known star-forming regions and the clustering of young stars observed in morphology maps. The level of reddening associated with the molecular ridge south of 30 Doradus is, however, smaller than in the literature reddening maps. The reduced number of galaxies detected in this region, due to high extinction and crowding, may bias our results towards lower reddening values. Our map is consistent with maps derived from red clump stars and from the analysis of the star formation history across the LMC. This study represents one of the first large-scale categorisations of extragalactic sources behind the LMC and as such we provide the lephare outputs for our full sample of ∼ 2.5 million sources.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1908331</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>