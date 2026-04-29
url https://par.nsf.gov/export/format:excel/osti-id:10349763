--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10349763</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/rs14030702</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Black Desert Drone Survey: New Perspectives on an Ancient Landscape</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hill, Austin Chad; Rowan, Yorke M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Remote Sensing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>702</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2072-4292</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper presents the results of a large scale, drone-based aerial survey in northeastern Jordan. Drones have rapidly become one of the most cost-effective and efficient tools for collecting high-resolution landscape data, fitting between larger-scale, lower-resolution satellite data collection and the significantly more limited traditional terrestrial survey approaches. Drones are particularly effective in areas where anthropogenic features are visible on the surface but are too small to identify with commonly and economically available satellite data. Using imagery from fixed-wing and rotary-wing aircraft, along with photogrammetric processing, we surveyed an extensive archaeological landscape spanning 32 km2 at the site of Wadi al-Qattafi in the eastern badia region of Jordan, the largest archaeological drone survey, to date, in Jordan. The resulting data allowed us to map a wide range of anthropogenic features, including hunting traps, domestic structures, and tombs, as well as modern alterations to the landscape including road construction and looting pits. We documented thousands of previously unrecorded and largely unknown prehistoric structures, providing an improved understanding of major shifts in the prehistoric use of this landscape.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2122443</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>