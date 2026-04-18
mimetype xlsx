--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10349901</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/smll.202106225</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>MOF-Enabled Ion-Regulating Gel Electrolyte for Long-Cycling Lithium Metal Batteries Under High Voltage</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fu, Xuewei; Hurlock, J. Matthew; Ding, Chenfeng; Li, Xiaoyu; Zhang, Qiang; Zhong, Wei-Hong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Small</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2106225</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1613-6810</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>High-voltage lithium metal batteries (LMBs) are a promising high-energy density energy storage system. However, their practical implementations are impeded by short lifespan due to uncontrolled lithium dendrite growth, narrow electrochemical stability window, and safety concerns of liquid electrolytes. Here, a porous composite aerogel is reported as the gel electrolyte (GE) matrix, made of metal–organic framework (MOF)@bacterial cellulose (BC), to enable long-life LMBs under high voltage. The effectiveness of suppressing dendrite growth is achieved by regulating ion deposition and facilitating ion conduction. Specifically, two hierarchical mesoporous Zr-based MOFs with different organic linkers, that is, UiO-66 and NH2-UiO-66, are embedded into BC aerogel skeletons. The results indicate that NH2-UiO-66 with anionphilic linkers is more effective in increasing the Li+ transference number; the intermolecular interactions between BC and NH2-UiO-66 markedly increase the electrochemical stability. The resulting GE shows high ionic conductivity (≈1 mS cm−1), high Li+ transference number (0.82), wide electrochemical stability window (4.9 V), and excellent thermal stability. Incorporating this GE in a symmetrical Li cell successfully prolongs the cycle life to 1200 h. Paired with the Ni-rich LiNiCoAlO2 (Ni: Co: Al = 8.15:1.5:0.35, NCA) cathode, the NH2-UiO-66@BC GE significantly improves the capacity, rate performance, and cycle stability, manifesting its feasibility to operate under high voltage.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1929236</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>