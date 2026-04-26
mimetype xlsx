--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10349954</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rsos.210873</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dominance style is a key predictor of vocal use and evolution across nonhuman primates</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kavanagh, Eithne; Street, Sally E.; Angwela, Felix O.; Bergman, Thore J.; Blaszczyk, Maryjka B.; Bolt, Laura M.; Briseño-Jaramillo, Margarita; Brown, Michelle; Chen-Kraus, Chloe; Clay, Zanna; Coye, Camille; Thompson, Melissa Emery; Estrada, Alejandro; Fichtel, Claudia; Fruth, Barbara; Gamba, Marco; Giacoma, Cristina; Graham, Kirsty E.; Green, Samantha; Grueter, Cyril C.; Gupta, Shreejata; Gustison, Morgan L.; Hagberg, Lindsey; Hedwig, Daniela; Jack, Katharine M.; Kappeler, Peter M.; King-Bailey, Gillian; Kuběnová, Barbora; Lemasson, Alban; Inglis, David MacGregor; Machanda, Zarin; MacIntosh, Andrew; Majolo, Bonaventura; Marshall, Sophie; Mercier, Stephanie; Micheletta, Jérôme; Muller, Martin; Notman, Hugh; Ouattara, Karim; Ostner, Julia; Pavelka, Mary S.; Peckre, Louise R.; Petersdorf, Megan; Quintero, Fredy; Ramos-Fernández, Gabriel; Robbins, Martha M.; Salmi, Roberta; Schamberg, Isaac; Schoof, Valérie A.; Schülke, Oliver; Semple, Stuart; Silk, Joan B.; Sosa-Lopéz, J. Roberto; Torti, Valeria; Valente, Daria; Ventura, Raffaella; van de Waal, Erica; Weyher, Anna H.; Wilke, Claudia; Wrangham, Richard; Young, Christopher; Zanoli, Anna; Zuberbühler, Klaus; Lameira, Adriano R.; Slocombe, Katie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Royal Society Open Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>210873</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2054-5703</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Animal communication has long been thought to be subject to pressures and constraints associated with social relationships. However, our understanding of how the nature and quality of social relationships relates to the use and evolution of communication is limited by a lack of directly comparable methods across multiple levels of analysis. Here, we analysed observational data from 111 wild groups belonging to 26 non-human primate species, to test how vocal communication relates to dominance style (the strictness with which a dominance hierarchy is enforced, ranging from ‘despotic’ to ‘tolerant’). At the individual-level, we found that dominant individuals who were more tolerant vocalized at a higher rate than their despotic counterparts. This indicates that tolerance within a relationship may place pressure on the dominant partner to communicate more during social interactions. At the species-level, however, despotic species exhibited a larger repertoire of hierarchy-related vocalizations than their tolerant counterparts. Findings suggest primate signals are used and evolve in tandem with the nature of interactions that characterize individuals' social relationships.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1103444; 1926737</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>