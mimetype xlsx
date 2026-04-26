--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10350146</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Instance Segmentation with Mask-supervised Polygonal Regression Transformers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lazarow, Justin; Xu, Weijian; Tu, Zhuowen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Computer Society Conference on Computer Vision and Pattern Recognition</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2332-564X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we present an end-to-end instance segmentation method that regresses a polygonal boundary for each object instance. This sparse, vectorized boundary representation for objects, while attractive in many downstream computer vision tasks, quickly runs into issues of parity that need to be addressed: parity in supervision and parity in performance when compared to existing pixel-based methods. This is due in part to object instances being annotated with ground-truth in the form of polygonal boundaries
+or segmentation masks, yet being evaluated in a convenient manner using only segmentation masks. Our method, BoundaryFormer, is a Transformer based architecture that directly predicts polygons yet uses instance mask segmentations as the ground-truth supervision for computing the loss. We achieve this by developing an end-to-end differentiable model that solely relies on supervision within the mask space through differentiable rasterization. BoundaryFormer matches or surpasses the Mask R-CNN method in terms of instance segmentation quality on both COCO and Cityscapes while exhibiting significantly better transferability across datasets.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2127544; 1717431</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>