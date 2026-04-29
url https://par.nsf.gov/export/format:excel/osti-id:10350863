--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10350863</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/molecules26196034</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Domain Analysis and Motif Matcher (DAMM): A Program to Predict Selectivity Determinants in Monosiga brevicollis PDZ Domains Using Human PDZ Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wofford, Haley A.; Myers-Dean, Josh; Vogel, Brandon A.; Alamo, Kevin Alexander; Longshore-Neate, Frederick A.; Jagodzinski, Filip; Amacher, Jeanine F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Molecules</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6034</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1420-3049</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Choanoflagellates are single-celled eukaryotes with complex signaling pathways. They are considered the closest non-metazoan ancestors to mammals and other metazoans and form multicellular-like states called rosettes. The choanoflagellate Monosiga brevicollis contains over 150 PDZ domains, an important peptide-binding domain in all three domains of life (Archaea, Bacteria, and Eukarya). Therefore, an understanding of PDZ domain signaling pathways in choanoflagellates may provide insight into the origins of multicellularity. PDZ domains recognize the C-terminus of target proteins and regulate signaling and trafficking pathways, as well as cellular adhesion. Here, we developed a computational software suite, Domain Analysis and Motif Matcher (DAMM), that analyzes peptide-binding cleft sequence identity as compared with human PDZ domains and that can be used in combination with literature searches of known human PDZ-interacting sequences to predict target specificity in choanoflagellate PDZ domains. We used this program, protein biochemistry, fluorescence polarization, and structural analyses to characterize the specificity of A9UPE9_MONBE, a M. brevicollis PDZ domain-containing protein with no homology to any metazoan protein, finding that its PDZ domain is most similar to those of the DLG family. We then identified two endogenous sequences that bind A9UPE9 PDZ with &lt;100 μM affinity, a value commonly considered the threshold for cellular PDZ–peptide interactions. Taken together, this approach can be used to predict cellular targets of previously uncharacterized PDZ domains in choanoflagellates and other organisms. Our data contribute to investigations into choanoflagellate signaling and how it informs metazoan evolution.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1904711</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>