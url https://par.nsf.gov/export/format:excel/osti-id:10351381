--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10351381</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.13140/RG.2.2.13590.47683</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>One-on-one meetings as Boundary Practices: Managing RPP Computer Science Curriculum Co-design</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Feliciano, B.; Ni, L.; Martin, F.; Bausch, G.; White, P; Hsu, H</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>CSforALL &amp; SageFox Consulting Group</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The intersection of RPPs and BPC in CS education: A culmination of papers from the RPPforCS Community</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Research-practitioner partnership (RPP) projects using approaches such as design-based implementation research (DBIR), seek to build organizational infrastructure to develop, implement, and sustain educational innovation [19]. Infrastructure consists of the practices and objects that support educational practice. Infrastructure constitutes human and material resources and structures that support joint work [18,29]. Although RPP literature has identified co-design as an infrastructure-building approach, to the best of our knowledge, specific techniques for managing co-design and other infrastructure building practices are still lacking [9,18,23]. Without such tools, RPP partners' varied backgrounds, workplace norms, and priorities can produce behaviors that may be normal in the context of a single organization but can impede communication, resource access, and innovation implementation in a collaborative context. The NSF-funded Computer Science Pathways RPP (CS Pathways) project's DBIR approach uses co-design of a culturally responsive middle school CS curriculum to develop infrastructure for providing high-quality CS education across three urban school districts. The curriculum focuses on developing mobile apps for social good and will be taught by teachers with varied CS experience in varied classroom contexts (e.g., civics, science). The purpose of this workshop paper is to demonstrate a technique, namely Manager Tools One-on-one meetings [15], adapted by CS Pathways partners to manage the co-design process. O3s have six features: they are frequent; scheduled; 15 to 30 minutes in duration; held with all participants working on a specified project; semi-structured; and documented by the manager or researcher. This workshop paper describes how to use O3s to engage teachers and researchers in developing collaborative infrastructure to promote shared exploration of feedback and build and sustain partnerships.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1923461; 1923452</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>