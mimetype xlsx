--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10351395</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deep generative model with hierarchical latent factors for time series anomaly detection.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Challu, C.; Jiang, P.; Wu, Y. N.; Callot, L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference on Artificial Intelligence and Statistics (AISTAT 2022)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Multivariate time series anomaly detection has become an active area of research in recent years, with Deep Learning models outperforming previous approaches on benchmark datasets. Among reconstruction-based models, most previous work has focused on Variational Autoencoders and Generative Adversarial Networks. This work presents DGHL, a new family of generative models for time series anomaly detection, trained by maximizing the observed likelihood by posterior sampling and alternating back-propagation. A top-down Convolution Network maps a novel hierarchical latent space to time series windows, exploiting temporal dynamics to encode information efficiently. Despite relying on posterior sampling, it is computationally more efficient than current approaches, with up to 10x shorter training times than RNN based models. Our method outperformed current state-of-the-art models on four popular benchmark datasets. Finally, DGHL is robust to variable features between entities and accurate even with large proportions of missing values, settings with increasing relevance with the advent of IoT. We demonstrate the superior robustness of DGHL with novel occlusion experiments in this literature. Our code is available at https://github. com/cchallu/dghl.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2015577</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>