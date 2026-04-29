--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,173 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...121 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -187,185 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10351459</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Measure Estimation in the Barycentric Coding Model</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Werenski, M.; Jiang, R.; Tasissa, A; Aeron, S.; Murphy, J.M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Chaudhuri, K.; Stefanie, J.; Song, L.; Szepesvari, C.; Niu, G; Sabato, S.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 39th International Conference on Machine Learning</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>23781-23803</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper considers the problem of measure estimation under the barycentric coding model
+(BCM), in which an unknown measure is assumed to belong to the set of Wasserstein-2 barycenters of a finite set of known measures. Estimating a measure under this model is equivalent to estimating the unknown barycentric coordinates. We provide novel geometrical, statistical, and computational insights for measure estimation under the BCM, consisting of three main results. Our first main result leverages the Riemannian geometry of Wasserstein-2 space to provide a procedure for recovering the barycentric coordinates as the solution to a quadratic optimization problem assuming access to the true reference measures. The essential geometric insight is that the parameters of this quadratic problem are determined by inner products between the optimal displacement maps from the given measure to the reference measures defining the BCM. Our second main result then establishes an algorithm for solving for the coordinates in the BCM when all the measures are observed empirically via i.i.d. samples. We prove precise rates of convergence for this algorithm—determined by the smoothness of the underlying measures and their dimensionality—thereby guaranteeing its statistical consistency. Finally, we demonstrate the utility of the BCM and associated estimation procedures in three application areas: (i) covariance estimation for Gaussian measures; (ii) image processing; and (iii) natural language processing.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1912737; 1924513</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>