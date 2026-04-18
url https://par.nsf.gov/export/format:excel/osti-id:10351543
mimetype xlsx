--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10351543</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/gbe/evaa164</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Alignment-Integrated Reconstruction of Ancestral Sequences Improves Accuracy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aadland, Kelsey; Kolaczkowski, Bryan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>dos Reis, Mario</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genome Biology and Evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1549 to 1565</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1759-6653</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Ancestral sequence reconstruction (ASR) uses an alignment of extant protein sequences, a phylogeny describing the history of the protein family and a model of the molecular-evolutionary process to infer the sequences of ancient proteins, allowing researchers to directly investigate the impact of sequence evolution on protein structure and function. Like all statistical inferences, ASR can be sensitive to violations of its underlying assumptions. Previous studies have shown that, whereas phylogenetic uncertainty has only a very weak impact on ASR accuracy, uncertainty in the protein sequence alignment can more strongly affect inferred ancestral sequences. Here, we show that errors in sequence alignment can produce errors in ASR across a range of realistic and simplified evolutionary scenarios. Importantly, sequence reconstruction errors can lead to errors in estimates of structural and functional properties of ancestral proteins, potentially undermining the reliability of analyses relying on ASR. We introduce an alignment-integrated ASR approach that combines information from many different sequence alignments. We show that integrating alignment uncertainty improves ASR accuracy and the accuracy of downstream structural and functional inferences, often performing as well as highly accurate structure-guided alignment. Given the growing evidence that sequence alignment errors can impact the reliability of ASR studies, we recommend that future studies incorporate approaches to mitigate the impact of alignment uncertainty. Probabilistic modeling of insertion and deletion events has the potential to radically improve ASR accuracy when the model reflects the true underlying evolutionary history, but further studies are required to thoroughly evaluate the reliability of these approaches under realistic conditions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1817942</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>