--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10351941</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3478083</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>MetaTP: Traffic Prediction with Unevenly-Distributed Road Sensing Data via Fast Adaptation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhong, Weida; Suo, Qiuling; Gupta, Abhishek; Jia, Xiaowei; Qiao, Chunming; Su, Lu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 28</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2474-9567</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>With the popularity of smartphones, large-scale road sensing data is being collected to perform traffic prediction, which is an important task in modern society. Due to the nature of the roving sensors on smartphones, the collected traffic data which is in the form of multivariate time series, is often temporally sparse and unevenly distributed across regions. Moreover, different regions can have different traffic patterns, which makes it challenging to adapt models learned from regions with sufficient training data to target regions. Given that many regions may have very sparse data, it is also impossible to build individual models for each region separately. In this paper, we propose a meta-learning based framework named MetaTP to overcome these challenges. MetaTP has two key parts, i.e., basic traffic prediction network (base model) and meta-knowledge transfer. In base model, a two-layer interpolation network is employed to map original time series onto uniformly-spaced reference time points, so that temporal prediction can be effectively performed in the reference space. The meta-learning framework is employed to transfer knowledge from source regions with a large amount of data to target regions with a few data examples via fast adaptation, in order to improve model generalizability on target regions. Moreover, we use two memory networks to capture the global patterns of spatial and temporal information across regions. We evaluate the proposed framework on two real-world datasets, and experimental results show the effectiveness of the proposed framework.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2154059; 1737590</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>